--- v0 (2025-10-09)
+++ v1 (2026-09-20)
@@ -1,137 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6AF92775" w14:textId="5930BA83" w:rsidR="00BE2335" w:rsidRPr="00A02358" w:rsidRDefault="00217536" w:rsidP="00217536">
+    <w:p w14:paraId="6AF92775" w14:textId="70411251" w:rsidR="00BE2335" w:rsidRPr="00F03519" w:rsidRDefault="00217536" w:rsidP="00217536">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A02358">
+      <w:r w:rsidRPr="00F03519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Kalendarz roku szkolnego 20</w:t>
       </w:r>
-      <w:r w:rsidR="00975325" w:rsidRPr="00A02358">
+      <w:r w:rsidR="00975325" w:rsidRPr="00F03519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A02358" w:rsidRPr="00A02358">
+      <w:r w:rsidR="00F03519" w:rsidRPr="00F03519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A02358">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
-      <w:r w:rsidR="00F70351" w:rsidRPr="00A02358">
+      <w:r w:rsidR="00F70351" w:rsidRPr="00F03519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A02358" w:rsidRPr="00A02358">
+      <w:r w:rsidR="00F03519" w:rsidRPr="00F03519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736BAD56" w14:textId="77777777" w:rsidR="00D42713" w:rsidRPr="00A02358" w:rsidRDefault="00217536" w:rsidP="00497F5E">
+    <w:p w14:paraId="736BAD56" w14:textId="77777777" w:rsidR="00D42713" w:rsidRPr="00F03519" w:rsidRDefault="00217536" w:rsidP="00497F5E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A02358">
+      <w:r w:rsidRPr="00F03519">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="BF05A9"/>
+          <w:color w:val="F79646" w:themeColor="accent6"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Szkoła Podstawowa nr 2 z oddziałami sportowymi w Gdańsku</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="672"/>
         <w:gridCol w:w="5352"/>
         <w:gridCol w:w="3018"/>
       </w:tblGrid>
@@ -271,219 +270,251 @@
               <w:t>Rozpoczęcie roku szkolnego</w:t>
             </w:r>
             <w:r w:rsidR="00B6074A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – klasy 0</w:t>
             </w:r>
             <w:r w:rsidR="00396792">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> - 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD10FDE" w14:textId="354B0AC4" w:rsidR="00217536" w:rsidRPr="00CF56EB" w:rsidRDefault="00346745" w:rsidP="00F70351">
+          <w:p w14:paraId="5CD10FDE" w14:textId="5E363425" w:rsidR="00217536" w:rsidRPr="00CF56EB" w:rsidRDefault="00346745" w:rsidP="00F70351">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00A02358">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00217536" w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09.20</w:t>
             </w:r>
             <w:r w:rsidR="00975325">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00F03519">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="0087320E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (poniedziałek)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03519">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>wtorek</w:t>
+            </w:r>
+            <w:r w:rsidR="0087320E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6074A" w:rsidRPr="00CF56EB" w14:paraId="0F4AAE7A" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="522"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="678BACE9" w14:textId="536DE321" w:rsidR="00B6074A" w:rsidRPr="00CF56EB" w:rsidRDefault="00B6074A" w:rsidP="00D42713">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="747566B2" w14:textId="511AAA70" w:rsidR="00B6074A" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="00396792">
+          <w:p w14:paraId="747566B2" w14:textId="2390BEC3" w:rsidR="00B6074A" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasowanie na ucznia </w:t>
             </w:r>
+            <w:r w:rsidR="008D4D41">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Święto Edukacji Narodowej</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F1A4C3" w14:textId="40E0C9DC" w:rsidR="00B6074A" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="00F70351">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00CF56EB">
+          <w:p w14:paraId="56F1A4C3" w14:textId="269782F6" w:rsidR="00B6074A" w:rsidRPr="00CF56EB" w:rsidRDefault="00681D8F" w:rsidP="00F70351">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0087320E" w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.10.20</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0087320E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (poniedziałek)</w:t>
+            <w:r w:rsidR="00F03519">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0087320E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="006A3203">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piątek</w:t>
+            </w:r>
+            <w:r w:rsidR="0087320E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w14:paraId="1909AB95" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="544"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58BC95D4" w14:textId="52F3F952" w:rsidR="00FC1A45" w:rsidRDefault="00FC1A45" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -499,522 +530,511 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55CCCD0B" w14:textId="0C12C41C" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="00FC1A45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wszystkich Świętych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE2EF78" w14:textId="47CF0BC1" w:rsidR="00FC1A45" w:rsidRDefault="0087320E" w:rsidP="00FC1A45">
-[...13 lines deleted...]
-              <w:t>01.11.2024 (</w:t>
+          <w:p w14:paraId="2CE2EF78" w14:textId="16CE6368" w:rsidR="00FC1A45" w:rsidRDefault="0087320E" w:rsidP="00FC1A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01.11.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00681D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00A02358">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sobota</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w14:paraId="076A1793" w14:textId="77777777" w:rsidTr="00B6074A">
+      <w:tr w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w14:paraId="076A1793" w14:textId="77777777" w:rsidTr="0071424C">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFFDD6F" w14:textId="77777777" w:rsidR="00FC1A45" w:rsidRDefault="00FC1A45" w:rsidP="00FC1A45">
+          <w:p w14:paraId="3C725B3F" w14:textId="115E53F5" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="00FC1A45" w:rsidP="0071424C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C725B3F" w14:textId="094ADD54" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="00FC1A45" w:rsidP="00FC1A45">
-[...7 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08F3E938" w14:textId="5A0DB8F5" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="0087320E">
+          <w:p w14:paraId="08F3E938" w14:textId="06824B00" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="0087320E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Święto Niepodległości</w:t>
             </w:r>
             <w:r w:rsidR="00396792">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Apel </w:t>
             </w:r>
+            <w:r w:rsidR="00681D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00396792">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.11.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00681D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00396792">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1046CE6E" w14:textId="02C8D7A7" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="00FC1A45">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11.11.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03519">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03519">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>środa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w14:paraId="29523CCB" w14:textId="77777777" w:rsidTr="0071424C">
+        <w:trPr>
+          <w:trHeight w:val="359"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B369B59" w14:textId="6AC7A7E2" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="00FC1A45" w:rsidP="0071424C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF56EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5352" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F2A7DC" w14:textId="0DF5BA1B" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="00396792">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF56EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zimowa przerwa świąteczna </w:t>
+            </w:r>
+            <w:r w:rsidR="009A50E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(wigilie klasowe 22.12)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001E6696" w14:textId="57B9E3A0" w:rsidR="0087320E" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="0071424C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF56EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00681D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.12.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00681D8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF56EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF56EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>01</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF56EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="00A02358">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>06</w:t>
-[...23 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0087320E" w:rsidRPr="00CF56EB" w14:paraId="52B8A080" w14:textId="77777777" w:rsidTr="0071424C">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BA55C7" w14:textId="088066B1" w:rsidR="0087320E" w:rsidRDefault="0087320E" w:rsidP="0071424C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5352" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177980D9" w14:textId="111FC12A" w:rsidR="0087320E" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="00396792">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Objawienie Pańskie ( Trzech Króli)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1046CE6E" w14:textId="41B82CB2" w:rsidR="00FC1A45" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="00FC1A45">
-[...296 lines deleted...]
-          <w:p w14:paraId="2B50B83C" w14:textId="65316721" w:rsidR="0087320E" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="0087320E">
+          <w:p w14:paraId="2B50B83C" w14:textId="49C5E7F8" w:rsidR="0087320E" w:rsidRPr="00CF56EB" w:rsidRDefault="0087320E" w:rsidP="0087320E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06.01.202</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00552599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...5 lines deleted...]
-              <w:t>wtorek</w:t>
+            <w:r w:rsidR="00552599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>środa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A02358" w:rsidRPr="00CF56EB" w14:paraId="641FC953" w14:textId="77777777" w:rsidTr="00B6074A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7234CA33" w14:textId="35B59425" w:rsidR="00A02358" w:rsidRDefault="00A02358" w:rsidP="00A02358">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1035,97 +1055,113 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E3DFE09" w14:textId="18D674F8" w:rsidR="00A02358" w:rsidRDefault="00A02358" w:rsidP="00A02358">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ferie zimowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33753219" w14:textId="77777777" w:rsidR="00A02358" w:rsidRDefault="00A02358" w:rsidP="00A02358">
-[...13 lines deleted...]
-              <w:t>19- 30</w:t>
+          <w:p w14:paraId="33753219" w14:textId="37D5D8EB" w:rsidR="00A02358" w:rsidRDefault="00A02358" w:rsidP="00A02358">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1- </w:t>
+            </w:r>
+            <w:r w:rsidR="00552599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="00552599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00552599">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B4794AE" w14:textId="501FBF70" w:rsidR="00A02358" w:rsidRDefault="00A02358" w:rsidP="00A02358">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396792" w:rsidRPr="00CF56EB" w14:paraId="302DFA7A" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CA131D0" w14:textId="3A763657" w:rsidR="00396792" w:rsidRDefault="00A02358" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
@@ -1135,146 +1171,104 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00396792" w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F00CBBB" w14:textId="354F1B38" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
-[...24 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="5F00CBBB" w14:textId="40F042D5" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bal karnawałowy kla</w:t>
+            </w:r>
+            <w:r w:rsidR="0071424C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0 - 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C94B69A" w14:textId="3F3AB718" w:rsidR="00396792" w:rsidRDefault="00A02358" w:rsidP="00396792">
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> (piątek)</w:t>
+          <w:p w14:paraId="3C94B69A" w14:textId="335DAAB8" w:rsidR="00396792" w:rsidRDefault="00ED4E2C" w:rsidP="00396792">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>29.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396792" w:rsidRPr="00CF56EB" w14:paraId="785ED273" w14:textId="77777777" w:rsidTr="00B6074A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="536B704F" w14:textId="64E80818" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
@@ -1295,65 +1289,65 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BC06EC6" w14:textId="0F6CFF52" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Próbne egzaminy dla klas 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0066873D" w14:textId="0EA649AC" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
-[...13 lines deleted...]
-              <w:t>Termin zgodny z wytycznymi CKE</w:t>
+          <w:p w14:paraId="0066873D" w14:textId="7C8394C6" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="006576D2" w:rsidP="00396792">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Listopad 2026,  marzec 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396792" w:rsidRPr="00CF56EB" w14:paraId="4C612D1F" w14:textId="77777777" w:rsidTr="00B6074A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68BC74D2" w14:textId="348B5D42" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
@@ -1374,97 +1368,113 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B343C27" w14:textId="47FB6CDF" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Święto Szkoły</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50034159" w14:textId="22AABDC7" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
+          <w:p w14:paraId="50034159" w14:textId="36A6FBDF" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...5 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00131061">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.03. 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (piątek)</w:t>
+            <w:r w:rsidR="00131061">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poniedziałek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DF49E14" w14:textId="6BFF2602" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396792" w:rsidRPr="00CF56EB" w14:paraId="5D367B87" w14:textId="77777777" w:rsidTr="0087320E">
         <w:trPr>
           <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="470CDF85" w14:textId="61856CF7" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
@@ -1489,97 +1499,121 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53E7C250" w14:textId="4839A16A" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Wiosenna przerwa świąteczna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E32C82E" w14:textId="0472B49C" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00A02358" w:rsidP="00396792">
-[...13 lines deleted...]
-              <w:t>02</w:t>
+          <w:p w14:paraId="5E32C82E" w14:textId="2206C47D" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00597B86" w:rsidP="00396792">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="00396792">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>07</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A02358">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00396792">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.04.202</w:t>
-[...7 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00396792">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00396792">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (czwartek – wtorek)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396792" w:rsidRPr="00CF56EB" w14:paraId="4CB79F58" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="492"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2DDCB0" w14:textId="56B21E37" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1603,89 +1637,89 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1077FBF8" w14:textId="2628322D" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Międzynarodowe Święto Pracy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0C5222" w14:textId="2561BE63" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
+          <w:p w14:paraId="2D0C5222" w14:textId="1707D58E" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.05.202</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00597B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...5 lines deleted...]
-              <w:t>piątek</w:t>
+            <w:r w:rsidR="00597B86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sobota</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396792" w:rsidRPr="00CF56EB" w14:paraId="4A2C8B63" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B68C744" w14:textId="0A3DFFB2" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1694,144 +1728,160 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5368927E" w14:textId="53164A14" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
-[...15 lines deleted...]
-            <w:r w:rsidR="00A02358">
+          <w:p w14:paraId="5368927E" w14:textId="0D972DD7" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Święto Konstytucji 3 Maja (Apel </w:t>
+            </w:r>
+            <w:r w:rsidR="00311708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00311708">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.05.202</w:t>
-[...7 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00311708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC8C4A3" w14:textId="4A12D3C0" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
+          <w:p w14:paraId="6DC8C4A3" w14:textId="35178BF7" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.05.202</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...21 lines deleted...]
-              <w:t>niedziela</w:t>
+            <w:r w:rsidR="00311708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00311708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poniedziałek</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00396792" w:rsidRPr="00CF56EB" w14:paraId="3D378A5E" w14:textId="77777777" w:rsidTr="00B6074A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38EF228E" w14:textId="07870FBB" w:rsidR="00396792" w:rsidRDefault="00396792" w:rsidP="00396792">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1876,83 +1926,66 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Egzamin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ósmoklasisty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1FDF9C" w14:textId="65E02F77" w:rsidR="00396792" w:rsidRDefault="000A4179" w:rsidP="00396792">
-[...31 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="26198CB4" w14:textId="3985DC2D" w:rsidR="00396792" w:rsidRDefault="006576D2" w:rsidP="00396792">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10- 12.05.2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w14:paraId="61D43D2E" w14:textId="77777777" w:rsidTr="00B6074A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B0DE0D5" w14:textId="135C010A" w:rsidR="00FA0EE2" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
@@ -1996,97 +2029,113 @@
               <w:t>rocznicy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bitwy pod Monte Cas</w:t>
             </w:r>
             <w:r w:rsidR="00385B5A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62DBB2BF" w14:textId="32DAA0DF" w:rsidR="00FA0EE2" w:rsidRDefault="00385B5A" w:rsidP="00FA0EE2">
+          <w:p w14:paraId="62DBB2BF" w14:textId="456D1B1D" w:rsidR="00FA0EE2" w:rsidRDefault="00385B5A" w:rsidP="00FA0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="007D285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.05.202</w:t>
             </w:r>
-            <w:r w:rsidR="00A02358">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (piątek)</w:t>
+            <w:r w:rsidR="00311708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="007D285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>poniedziałek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F6ADE06" w14:textId="63975C65" w:rsidR="00A02358" w:rsidRDefault="00A02358" w:rsidP="00FA0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001941B5" w:rsidRPr="00CF56EB" w14:paraId="49E57C67" w14:textId="77777777" w:rsidTr="00B6074A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62851D9C" w14:textId="083ACE0F" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="001941B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2108,65 +2157,97 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27CDC888" w14:textId="4A8749E4" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="001941B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bal ósmoklasisty </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2750AF" w14:textId="53EA983C" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="001941B5">
-[...13 lines deleted...]
-              <w:t>12.06.2026 (piątek)</w:t>
+          <w:p w14:paraId="2F2750AF" w14:textId="33DB007A" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="001941B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="007D285B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.06.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00311708">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piątek)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C92E199" w14:textId="617D4151" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="001941B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w14:paraId="79B24BDE" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67F664B6" w14:textId="3C166363" w:rsidR="00FA0EE2" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
             <w:pPr>
               <w:rPr>
@@ -2215,81 +2296,89 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Dzień Dziecka – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Festyn rodzinny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57BFB437" w14:textId="7AC8D318" w:rsidR="00FA0EE2" w:rsidRDefault="001941B5" w:rsidP="00FA0EE2">
-[...13 lines deleted...]
-              <w:t>19.</w:t>
+          <w:p w14:paraId="57BFB437" w14:textId="7F9A956F" w:rsidR="00FA0EE2" w:rsidRDefault="007D285B" w:rsidP="00FA0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="001941B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FA0EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00FA0EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (piątek)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1478CF38" w14:textId="77777777" w:rsidR="00FA0EE2" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w14:paraId="5904F396" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
@@ -2322,65 +2411,73 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="430B26EB" w14:textId="5D4137BB" w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dodatkowy termin egzaminu ósmoklasisty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE0ED86" w14:textId="3418F3B5" w:rsidR="00FA0EE2" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
-[...13 lines deleted...]
-              <w:t>Czerwiec 2025</w:t>
+          <w:p w14:paraId="1DE0ED86" w14:textId="341089DB" w:rsidR="00FA0EE2" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Czerwiec 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E75C3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w14:paraId="20367CC4" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C7E5144" w14:textId="5316BAF3" w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -2396,301 +2493,335 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E27BEF9" w14:textId="2A03ECFB" w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Boże Ciało </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D61027" w14:textId="2EAF6325" w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w:rsidRDefault="001941B5" w:rsidP="00FA0EE2">
-[...13 lines deleted...]
-              <w:t>04</w:t>
+          <w:p w14:paraId="25D61027" w14:textId="76481F7B" w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w:rsidRDefault="00E34401" w:rsidP="00FA0EE2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
             </w:r>
             <w:r w:rsidR="00FA0EE2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.06.202</w:t>
-[...7 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA0EE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w14:paraId="3563984A" w14:textId="77777777" w:rsidTr="00396792">
+      <w:tr w:rsidR="007F5804" w:rsidRPr="00CF56EB" w14:paraId="1EAC5F72" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17AFE76F" w14:textId="2A0EEE65" w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
+          <w:p w14:paraId="644CA6A2" w14:textId="53E03FAE" w:rsidR="007F5804" w:rsidRDefault="007F5804" w:rsidP="007F5804">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22ADC0E4" w14:textId="40717231" w:rsidR="00FA0EE2" w:rsidRPr="00CF56EB" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
+          <w:p w14:paraId="6BA18192" w14:textId="0E79A08C" w:rsidR="007F5804" w:rsidRPr="00CF56EB" w:rsidRDefault="007F5804" w:rsidP="007F5804">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tydzień projektowy klasy 4 – 8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF4AD62" w14:textId="6E8E20B2" w:rsidR="007F5804" w:rsidRDefault="007F5804" w:rsidP="007F5804">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7 – 11. 06. 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F5804" w:rsidRPr="00CF56EB" w14:paraId="3563984A" w14:textId="77777777" w:rsidTr="00396792">
+        <w:trPr>
+          <w:trHeight w:val="534"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AFE76F" w14:textId="5CF7D299" w:rsidR="007F5804" w:rsidRPr="00CF56EB" w:rsidRDefault="007F5804" w:rsidP="007F5804">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5352" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22ADC0E4" w14:textId="40717231" w:rsidR="007F5804" w:rsidRPr="00CF56EB" w:rsidRDefault="007F5804" w:rsidP="007F5804">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zakończenie zajęć dydaktyczno-wychowawczych</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECDB9F3" w14:textId="71ACEE3D" w:rsidR="00FA0EE2" w:rsidRDefault="00FA0EE2" w:rsidP="00FA0EE2">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> (piątek)</w:t>
+          <w:p w14:paraId="7ECDB9F3" w14:textId="24E6F0DC" w:rsidR="007F5804" w:rsidRDefault="007F5804" w:rsidP="007F5804">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25.06.2027 (piątek)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00396792" w:rsidRPr="00CF56EB" w14:paraId="7496AE39" w14:textId="77777777" w:rsidTr="00396792">
+      <w:tr w:rsidR="007F5804" w:rsidRPr="00CF56EB" w14:paraId="7496AE39" w14:textId="77777777" w:rsidTr="00396792">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48D60FD8" w14:textId="5141E25A" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00385B5A" w:rsidP="00396792">
-[...13 lines deleted...]
-              <w:t>21.</w:t>
+          <w:p w14:paraId="48D60FD8" w14:textId="69EB629B" w:rsidR="007F5804" w:rsidRPr="00CF56EB" w:rsidRDefault="007F5804" w:rsidP="007F5804">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5352" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="572ABDD0" w14:textId="6917D3D8" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="00396792" w:rsidP="00396792">
+          <w:p w14:paraId="572ABDD0" w14:textId="6917D3D8" w:rsidR="007F5804" w:rsidRPr="00CF56EB" w:rsidRDefault="007F5804" w:rsidP="007F5804">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ferie letnie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07AF8BE6" w14:textId="58929508" w:rsidR="00396792" w:rsidRPr="00CF56EB" w:rsidRDefault="001941B5" w:rsidP="00396792">
-[...15 lines deleted...]
-            <w:r w:rsidR="00396792" w:rsidRPr="00CF56EB">
+          <w:p w14:paraId="07AF8BE6" w14:textId="787C6B60" w:rsidR="007F5804" w:rsidRPr="00CF56EB" w:rsidRDefault="007F5804" w:rsidP="007F5804">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF56EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.06.20</w:t>
             </w:r>
-            <w:r w:rsidR="00396792">
-[...29 lines deleted...]
-              <w:t>6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27 – 31.08.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F58A9BB" w14:textId="77777777" w:rsidR="00FC1A45" w:rsidRDefault="00FC1A45" w:rsidP="00D42713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F65D54C" w14:textId="77777777" w:rsidR="00FC1A45" w:rsidRDefault="00FC1A45">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2746,434 +2877,718 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0004434C" w:rsidRPr="00FC1A45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dni)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC1A45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7320EA2F" w14:textId="00B076F0" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="00D42713">
+    <w:p w14:paraId="7320EA2F" w14:textId="13BF0DA2" w:rsidR="001941B5" w:rsidRPr="00E8704E" w:rsidRDefault="000A7F6F" w:rsidP="00D42713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>– dzień wolny od zajęć dydaktycznych</w:t>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="001941B5" w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> października 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001941B5" w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>piątek</w:t>
+      </w:r>
+      <w:r w:rsidR="001941B5" w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – dzień wolny</w:t>
+      </w:r>
+      <w:r w:rsidR="00E410B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001941B5" w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od zajęć dydaktycznych</w:t>
+      </w:r>
+      <w:r w:rsidR="0054581E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054581E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1 dzień dyrektorski)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38673694" w14:textId="0CCF91A8" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="00D42713">
+    <w:p w14:paraId="38673694" w14:textId="1D87E54C" w:rsidR="001941B5" w:rsidRPr="00E8704E" w:rsidRDefault="001941B5" w:rsidP="00D42713">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7F6F" w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">października </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sobota</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – dzień wolny od zajęć dydaktycznych</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3203">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C0504D" w:themeColor="accent2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054581E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2 dzień dyrektorski)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A03C2B7" w14:textId="0E233891" w:rsidR="00396792" w:rsidRDefault="001941B5" w:rsidP="00D42713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 listopada 2025 (poniedziałek) </w:t>
-[...7 lines deleted...]
-        <w:t>– dzień wolny od zajęć dydaktycznych</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00396792" w:rsidRPr="00396792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stycznia 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00396792" w:rsidRPr="00396792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poniedziałek</w:t>
+      </w:r>
+      <w:r w:rsidR="00396792" w:rsidRPr="00396792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – dzień wolny od zajęć dydaktycznych</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3 dzień dyrektorski)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A03C2B7" w14:textId="75A5741C" w:rsidR="00396792" w:rsidRDefault="001941B5" w:rsidP="00D42713">
+    <w:p w14:paraId="0FF92B20" w14:textId="746BFD66" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="00D42713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...7 lines deleted...]
-        <w:t>2 stycznia 20</w:t>
+        <w:t>05 stycznia 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>26</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (piątek) – dzień wolny od zajęć dydaktycznych</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wtorek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– dzień wolny od zajęć dydaktycznych</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4 dzień dyrektorski)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF92B20" w14:textId="30EC5CDC" w:rsidR="001941B5" w:rsidRDefault="001941B5" w:rsidP="00D42713">
+    <w:p w14:paraId="3AC45221" w14:textId="2470762A" w:rsidR="00E06AA3" w:rsidRPr="00FC1A45" w:rsidRDefault="001941B5" w:rsidP="00D42713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">05 stycznia 2026 (poniedziałek) </w:t>
-[...7 lines deleted...]
-        <w:t>– dzień wolny od zajęć dydaktycznych</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A3203">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00396792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maja 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00396792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="006A3203">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>poniedziałek</w:t>
+      </w:r>
+      <w:r w:rsidR="00396792">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - środa)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06AA3" w:rsidRPr="00FC1A45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Egzamin ósmoklasisty – dni wolne od zajęć dydaktycznych</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5, 6, 7 dzień dyrektorski)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC45221" w14:textId="0DE52BCE" w:rsidR="00E06AA3" w:rsidRPr="00FC1A45" w:rsidRDefault="001941B5" w:rsidP="00D42713">
+    <w:p w14:paraId="7D63E598" w14:textId="445DD4F5" w:rsidR="00E06AA3" w:rsidRPr="00FC1A45" w:rsidRDefault="00E75C3B" w:rsidP="00D42713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57962">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00954E9E">
-[...13 lines deleted...]
-        <w:t>maja 202</w:t>
+      <w:r w:rsidR="009A50E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>maja</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06AA3" w:rsidRPr="00FC1A45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (wtorek - środa)</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00E06AA3" w:rsidRPr="00FC1A45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Egzamin ósmoklasisty – dni wolne od zajęć dydaktycznych</w:t>
-[...16 lines deleted...]
-        <w:t>0</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57962">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(piątek)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06AA3" w:rsidRPr="00FC1A45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="001941B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> czerwca</w:t>
+        <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00E06AA3" w:rsidRPr="00FC1A45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>zień wolny od zajęć dydaktycznych</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE025C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (8 dzień dyrektorski)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3800F293" w14:textId="77777777" w:rsidR="00B6074A" w:rsidRPr="00FC1A45" w:rsidRDefault="00B6074A" w:rsidP="00D42713">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B6074A" w:rsidRPr="00FC1A45" w:rsidSect="004E18D3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00217536"/>
+    <w:rsid w:val="00013C65"/>
     <w:rsid w:val="0004434C"/>
     <w:rsid w:val="00092D41"/>
     <w:rsid w:val="0009583A"/>
-    <w:rsid w:val="000A4179"/>
+    <w:rsid w:val="000A7F6F"/>
+    <w:rsid w:val="00131061"/>
     <w:rsid w:val="00145D3E"/>
     <w:rsid w:val="00146F90"/>
     <w:rsid w:val="001941B5"/>
     <w:rsid w:val="001D4AD7"/>
     <w:rsid w:val="001F0D48"/>
     <w:rsid w:val="00217536"/>
     <w:rsid w:val="00287879"/>
     <w:rsid w:val="00291D26"/>
+    <w:rsid w:val="003070AE"/>
+    <w:rsid w:val="00311708"/>
     <w:rsid w:val="00346745"/>
     <w:rsid w:val="003508E1"/>
     <w:rsid w:val="00385B5A"/>
     <w:rsid w:val="00396792"/>
     <w:rsid w:val="003C3616"/>
+    <w:rsid w:val="003C66D2"/>
     <w:rsid w:val="00401B54"/>
+    <w:rsid w:val="00413719"/>
     <w:rsid w:val="00430DD6"/>
     <w:rsid w:val="00497F5E"/>
     <w:rsid w:val="004E18D3"/>
+    <w:rsid w:val="00507CFC"/>
     <w:rsid w:val="00533849"/>
     <w:rsid w:val="005408D5"/>
+    <w:rsid w:val="0054581E"/>
+    <w:rsid w:val="00552599"/>
+    <w:rsid w:val="00597B86"/>
     <w:rsid w:val="005D1BE6"/>
     <w:rsid w:val="005F0D3D"/>
     <w:rsid w:val="006371CE"/>
     <w:rsid w:val="00642AAE"/>
     <w:rsid w:val="00654150"/>
+    <w:rsid w:val="006576D2"/>
+    <w:rsid w:val="00681D8F"/>
     <w:rsid w:val="006935A2"/>
+    <w:rsid w:val="006A3203"/>
+    <w:rsid w:val="0071424C"/>
     <w:rsid w:val="00723E3B"/>
     <w:rsid w:val="00757CC1"/>
     <w:rsid w:val="0077677A"/>
     <w:rsid w:val="007A335B"/>
     <w:rsid w:val="007D120C"/>
+    <w:rsid w:val="007D285B"/>
+    <w:rsid w:val="007F5804"/>
     <w:rsid w:val="007F5C68"/>
     <w:rsid w:val="00844237"/>
     <w:rsid w:val="0087320E"/>
     <w:rsid w:val="0089218A"/>
+    <w:rsid w:val="008D4D41"/>
     <w:rsid w:val="008F36E3"/>
     <w:rsid w:val="00941CDF"/>
-    <w:rsid w:val="00954E9E"/>
     <w:rsid w:val="00975325"/>
+    <w:rsid w:val="009A50E7"/>
     <w:rsid w:val="00A02358"/>
     <w:rsid w:val="00A421E7"/>
-    <w:rsid w:val="00A5019D"/>
+    <w:rsid w:val="00AC5D5C"/>
     <w:rsid w:val="00B54BF7"/>
     <w:rsid w:val="00B6074A"/>
     <w:rsid w:val="00BE2335"/>
     <w:rsid w:val="00C8348E"/>
     <w:rsid w:val="00CA0725"/>
     <w:rsid w:val="00CF56EB"/>
+    <w:rsid w:val="00D3426D"/>
     <w:rsid w:val="00D4085E"/>
     <w:rsid w:val="00D42713"/>
+    <w:rsid w:val="00D64E51"/>
     <w:rsid w:val="00D65C1A"/>
     <w:rsid w:val="00D82F96"/>
     <w:rsid w:val="00DA4968"/>
     <w:rsid w:val="00DB234F"/>
     <w:rsid w:val="00DE4783"/>
     <w:rsid w:val="00E06AA3"/>
+    <w:rsid w:val="00E34401"/>
+    <w:rsid w:val="00E410B4"/>
+    <w:rsid w:val="00E75C3B"/>
+    <w:rsid w:val="00E8704E"/>
     <w:rsid w:val="00EC7025"/>
+    <w:rsid w:val="00ED4E2C"/>
+    <w:rsid w:val="00EE025C"/>
+    <w:rsid w:val="00F03519"/>
     <w:rsid w:val="00F2129D"/>
     <w:rsid w:val="00F57962"/>
     <w:rsid w:val="00F70351"/>
     <w:rsid w:val="00FA0EE2"/>
     <w:rsid w:val="00FC1A45"/>
     <w:rsid w:val="00FC3E9B"/>
     <w:rsid w:val="00FC7C2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3622,51 +4037,51 @@
     <w:rsid w:val="00217536"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3908,87 +4323,71 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>252</Words>
-  <Characters>1517</Characters>
+  <Words>279</Words>
+  <Characters>1678</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1766</CharactersWithSpaces>
+  <CharactersWithSpaces>1954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Użytkownik systemu Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>